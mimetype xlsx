--- v0 (2026-05-10)
+++ v1 (2026-05-31)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Utente07\Desktop\sito\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Utente07\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C948C12B-CE34-4B53-8520-B865187B77DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{34FD089E-0422-4867-B731-6C9602D13307}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7CB88EAB-DEC9-47CA-9DF5-F9A95145B05C}"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="33">
   <si>
     <t>DIPENDENTE</t>
   </si>
   <si>
     <t>OGGETTO</t>
   </si>
   <si>
     <t>DAL</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>COMPENSO</t>
   </si>
   <si>
     <t>DURATA</t>
   </si>
   <si>
     <t>ROBERTA MORONI</t>
   </si>
   <si>
     <t>Responsabile dell'Anagrafe per la Stazione Appaltante (RASA)</t>
   </si>
   <si>
@@ -129,50 +129,53 @@
     <t>31.12.2025</t>
   </si>
   <si>
     <t>12.05.2025</t>
   </si>
   <si>
     <t>MORONI ROBERTA</t>
   </si>
   <si>
     <t>Incarico conferito ai sensi dell’art.1, comma 557, legge n.311/04 presso il Comune di Stradella</t>
   </si>
   <si>
     <t>27.05.2025</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>Incarico conferito ai sensi dell’art.1, comma 557, legge n.311/04 presso il Comune di Badia Pavese</t>
   </si>
   <si>
     <t>Incarico conferito ai sensi dell’art.1, comma 557, legge n.311/04 presso il comune di Orio Litta</t>
+  </si>
+  <si>
+    <t>Non sono stati liquidati incentivi tecnici.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -232,77 +235,80 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema 2022">
   <a:themeElements>
@@ -585,51 +591,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85F894ED-B831-4C83-AA98-473FF7B35C2E}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I6" sqref="I6"/>
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="53" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="8" t="s">
@@ -755,57 +761,62 @@
       <c r="E10" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="E12" s="1"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="11"/>
       <c r="E13" s="1"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B16" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
+    <mergeCell ref="A13:B13"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="45" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>