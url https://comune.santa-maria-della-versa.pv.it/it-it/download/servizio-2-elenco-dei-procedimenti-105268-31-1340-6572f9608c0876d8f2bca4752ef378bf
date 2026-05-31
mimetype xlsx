--- v0 (2026-05-10)
+++ v1 (2026-05-31)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Utente07\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C6D35C8-2228-4EEF-A088-EE1B56A3343E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ABCA7E6C-9C5E-4439-B989-1C04FC3FD555}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="484" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ALLEGATO 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'ALLEGATO 1'!$2:$9</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="111">
   <si>
     <t>descrizione procedimento</t>
   </si>
   <si>
     <t>riferimenti normativi</t>
   </si>
   <si>
     <t>modalità per effettuazione pagamenti</t>
   </si>
   <si>
     <t>risultati delle indagini di customer satisfaction</t>
   </si>
   <si>
     <t>modulistica e indicazioni per presentazione istanze</t>
   </si>
   <si>
     <t>nr</t>
   </si>
   <si>
     <t>elenco allegati  all'istanza</t>
   </si>
   <si>
     <t>termine per l'adozione del provvedimento espresso</t>
   </si>
   <si>
@@ -257,68 +257,56 @@
   <si>
     <t xml:space="preserve">Ufficio protocollo </t>
   </si>
   <si>
     <t>Accertamento mancata e/o infedele dichiarazione relativa ai Tributi comunali</t>
   </si>
   <si>
     <t>Termini di prescrizione di legge</t>
   </si>
   <si>
     <t>Ricorso nei termini indicati nel provvedimento</t>
   </si>
   <si>
     <t>Accertamento del mancato pagamento Tributi comunali</t>
   </si>
   <si>
     <t>Risposta all'opposizione sull'applicazione dei Tributi comunali</t>
   </si>
   <si>
     <t>Ogni documento utili a comprovare la leggittimità dell'istanza</t>
   </si>
   <si>
     <t>Termini  di legge</t>
   </si>
   <si>
-    <t xml:space="preserve">Bonus Gas - Bonus Energia </t>
-[...1 lines deleted...]
-  <si>
     <t>Servizi Sociali</t>
   </si>
   <si>
     <t>Responsabile dei Servizi Sociali</t>
   </si>
   <si>
-    <t>Domanda di ammissione al beneficio su modello SGATE - Certificazione ISEE</t>
-[...7 lines deleted...]
-  <si>
     <t>Certificazione ISEE</t>
   </si>
   <si>
     <t>Servizi sociali</t>
   </si>
   <si>
     <t>Richiesta assistenza domiciliare anziani</t>
   </si>
   <si>
     <t xml:space="preserve">SI </t>
   </si>
   <si>
     <t>Richiesta in carta libera  - Certificazione ISEE</t>
   </si>
   <si>
     <t>Richiesta assegno maternità e nucleo familiare</t>
   </si>
   <si>
     <t>Richiesta compilata tramite il sito www.inps.it</t>
   </si>
   <si>
     <t>Richiesta contributi economici</t>
   </si>
   <si>
     <t>Giunta Comunale</t>
@@ -341,145 +329,157 @@
   <si>
     <t xml:space="preserve">Contatti: Palazzo Municipale - Piazza Ammiraglio Faravelli n. 1 - Santa Maria della Versa (PV)  - Telefono 0385/278220 - Fax 0385/79622 </t>
   </si>
   <si>
     <t>Responsabile del Servizio P.O.</t>
   </si>
   <si>
     <t xml:space="preserve">Versamento mediante bollettino postale </t>
   </si>
   <si>
     <t>INDIVIDUAZIONE DEL SOGGETTO CON POTERE SOSTITUTIVO IN CASO DI INERZIA DEL RESPONSABILE DEL PROCEDIMENTO (ART. 2 COMMA 9 BIS DELLA LEGGE 241/1990, COSÌ COME MODIFICATO DALL'ART. 1 D.L. N. 5/2012 - LEGGE N. 35/2012).</t>
   </si>
   <si>
     <t>Direttamente presso l'ufficio, mediante telefono, fax o posta elettronica</t>
   </si>
   <si>
     <t>180 gg. o in alternativa i termini di legge previsti da specifiche normative</t>
   </si>
   <si>
     <t>30 gg. o diverso termine indicato in fattura. Compatibilmente con le disponibilità liquide dell'Ente</t>
   </si>
   <si>
     <t>L. 241/90 e s.m.i.</t>
   </si>
   <si>
-    <t xml:space="preserve">Legge Regionale </t>
-[...1 lines deleted...]
-  <si>
     <t>Richiesta assistenza domiciliare minori</t>
   </si>
   <si>
-    <t xml:space="preserve">Contributi fondo disagio acuto </t>
-[...4 lines deleted...]
-  <si>
     <t>Richiesta permessi per studio</t>
   </si>
   <si>
     <t>Richiesta congedi parentali</t>
   </si>
   <si>
     <t>Richiesta permessi ex L. 104/92</t>
   </si>
   <si>
     <t>Servizio Personale</t>
   </si>
   <si>
     <t>Modulistica apposita prevista da INPS</t>
   </si>
   <si>
     <t>Avvio pratica cessione del quinto e piccolo prestito</t>
   </si>
   <si>
     <t>Rilascio di certificati di servizio ad uso previdenziale</t>
   </si>
   <si>
     <t>L. 104/92</t>
   </si>
   <si>
     <t>Gestione permessi amministratori</t>
   </si>
   <si>
     <t xml:space="preserve">Richiesta in carta libera  </t>
   </si>
   <si>
     <t>Richiesta in carta libera e documentazione situazione di handicap</t>
   </si>
   <si>
-    <t>Richiesta in carta libera  del datore idi lavoro</t>
-[...1 lines deleted...]
-  <si>
     <t>D. Lgs. 267/2000 art. 80</t>
   </si>
   <si>
     <t>Gestione certicazioni fiscali, modelli CUD, certificazioni professionisti</t>
   </si>
   <si>
     <t>D.L. 78/2009 - art. 9 e misure organizzative adottate per il su o rispetto</t>
   </si>
   <si>
     <t>L. 448/98</t>
   </si>
   <si>
     <t>Legge 285/97,</t>
   </si>
   <si>
-    <t>L. 431/98</t>
-[...1 lines deleted...]
-  <si>
     <t>L. 151/2001</t>
   </si>
   <si>
-    <t>Segretario Comunale - Dott.ssa Sabrina Siliberto                      Email: segretario@comune.santa-maria-della-versa.pv.it - Tel. 0385/278220-278011 Fax 0385/79622</t>
-[...1 lines deleted...]
-  <si>
     <t>Email e.eisera@comune.santa-maria-della-versa.pv.it</t>
-  </si>
-[...4 lines deleted...]
-</t>
   </si>
   <si>
     <t>Con bollettino postale sul c/c Postale n°14708275 
 Comune di SANTA MARIA DELLA VERSA (Pavia)</t>
   </si>
   <si>
     <t xml:space="preserve">Collaboratore Amministrativo </t>
   </si>
   <si>
     <t>Rag. Maria Cristina Calatroni</t>
   </si>
   <si>
     <t>Dott.ssa Erica Eisera</t>
   </si>
   <si>
     <t>Orari di apertura dell'ufficio: mercoledì dalle 9,00 alle 12,30 sabato dalle 9,00 alle 12,30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Per i versamenti:                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                               bonifico bancario sul c/c CREDIT AGRICOLE ITALIA SPA 
+Filiale di STRADELLA (Pavia)
+Cod. IBAN:  IT 65 O 06230 56300 000030714807
+</t>
+  </si>
+  <si>
+    <t>Bonus Energia (disagio fisico)</t>
+  </si>
+  <si>
+    <t>Direttamente presso l'ufficio o posta elettronica</t>
+  </si>
+  <si>
+    <t>Segretario Comunale - Dott.ssa Sabrina Siliberto                      Email: segretario@comune.santa-maria-della-versa.pv.it - Tel. 0385/278220-278011</t>
+  </si>
+  <si>
+    <t>Direttamente presso l'ufficio, mediante telefono o posta elettronica</t>
+  </si>
+  <si>
+    <t>Direttamente presso l'ufficio, mediante telefono, o posta elettronica</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> documentazione situazione di handicap</t>
+  </si>
+  <si>
+    <t>Richiesta in carta libera del datore idi lavoro</t>
+  </si>
+  <si>
+    <t>Richiesta in carta libera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.arera.it/fileadmin/allegati/consumatori/Bonus/modulo_B.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richiesta in carta libera </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -509,66 +509,60 @@
     </font>
     <font>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...5 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
@@ -750,71 +744,61 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -912,50 +896,57 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="2" xr:uid="{723623CD-0750-4FF3-A696-B5000C22C1BE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1222,1739 +1213,1641 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arera.it/fileadmin/allegati/consumatori/Bonus/modulo_B.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:W258"/>
+  <dimension ref="A2:W256"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M3" sqref="M3:N6"/>
+      <selection pane="bottomLeft" activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="38" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="1" customWidth="1"/>
     <col min="6" max="8" width="15.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="15.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="15.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="19.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="14.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:23" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="11"/>
-      <c r="C2" s="40" t="s">
+      <c r="B2" s="7"/>
+      <c r="C2" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="D2" s="40"/>
-      <c r="E2" s="46" t="s">
+      <c r="D2" s="36"/>
+      <c r="E2" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="F2" s="47"/>
-[...16 lines deleted...]
-      <c r="W2" s="47"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
     </row>
     <row r="3" spans="1:23" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="9" t="s">
-[...32 lines deleted...]
-      <c r="W3" s="34"/>
+      <c r="B3" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C3" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="D3" s="37"/>
+      <c r="E3" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="N3" s="45"/>
+      <c r="O3" s="48" t="s">
+        <v>100</v>
+      </c>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
+      <c r="U3" s="49"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="30"/>
     </row>
     <row r="4" spans="1:23" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="9" t="s">
-[...6 lines deleted...]
-      <c r="E4" s="12" t="s">
+      <c r="B4" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C4" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="D4" s="37"/>
+      <c r="E4" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="F4" s="8"/>
+      <c r="G4" s="8"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="45"/>
+      <c r="O4" s="51"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="53"/>
+      <c r="W4" s="30"/>
+    </row>
+    <row r="5" spans="1:23" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C5" s="37" t="s">
+        <v>98</v>
+      </c>
+      <c r="D5" s="37"/>
+      <c r="E5" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="44"/>
+      <c r="N5" s="45"/>
+      <c r="O5" s="51"/>
+      <c r="P5" s="52"/>
+      <c r="Q5" s="52"/>
+      <c r="R5" s="52"/>
+      <c r="S5" s="52"/>
+      <c r="T5" s="52"/>
+      <c r="U5" s="52"/>
+      <c r="V5" s="53"/>
+      <c r="W5" s="30"/>
+    </row>
+    <row r="6" spans="1:23" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="38" t="s">
         <v>71</v>
       </c>
-      <c r="F4" s="12"/>
-[...58 lines deleted...]
-      <c r="I6" s="42" t="s">
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="38" t="s">
         <v>103</v>
       </c>
-      <c r="J6" s="42"/>
-[...14 lines deleted...]
-      <c r="W6" s="34"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="31" t="s">
+        <v>95</v>
+      </c>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="33"/>
+      <c r="W6" s="30"/>
     </row>
     <row r="7" spans="1:23" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="38" t="s">
+      <c r="B7" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="C7" s="39"/>
-[...17 lines deleted...]
-      <c r="U7" s="39"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="35"/>
+      <c r="F7" s="35"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="35"/>
+      <c r="I7" s="35"/>
+      <c r="J7" s="35"/>
+      <c r="K7" s="35"/>
+      <c r="L7" s="35"/>
+      <c r="M7" s="35"/>
+      <c r="N7" s="35"/>
+      <c r="O7" s="35"/>
+      <c r="P7" s="35"/>
+      <c r="Q7" s="35"/>
+      <c r="R7" s="35"/>
+      <c r="S7" s="35"/>
+      <c r="T7" s="35"/>
+      <c r="U7" s="35"/>
     </row>
     <row r="8" spans="1:23" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="6">
+      <c r="A8" s="4">
         <v>1</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="6">
         <v>2</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="4">
         <v>3</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="4">
         <v>4</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="4">
         <v>5</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="4">
         <v>6</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G8" s="4">
         <v>7</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H8" s="4">
         <v>8</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I8" s="4">
         <v>9</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J8" s="4">
         <v>10</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K8" s="4">
         <v>11</v>
       </c>
-      <c r="L8" s="6">
+      <c r="L8" s="4">
         <v>12</v>
       </c>
-      <c r="M8" s="6">
+      <c r="M8" s="4">
         <v>13</v>
       </c>
-      <c r="N8" s="6">
+      <c r="N8" s="4">
         <v>14</v>
       </c>
-      <c r="O8" s="6">
+      <c r="O8" s="4">
         <v>15</v>
       </c>
-      <c r="P8" s="6">
+      <c r="P8" s="4">
         <v>16</v>
       </c>
-      <c r="Q8" s="6">
+      <c r="Q8" s="4">
         <v>17</v>
       </c>
-      <c r="R8" s="6">
+      <c r="R8" s="4">
         <v>18</v>
       </c>
-      <c r="S8" s="6">
+      <c r="S8" s="4">
         <v>19</v>
       </c>
-      <c r="T8" s="6">
+      <c r="T8" s="4">
         <v>20</v>
       </c>
-      <c r="U8" s="6">
+      <c r="U8" s="4">
         <v>21</v>
       </c>
     </row>
-    <row r="9" spans="1:23" s="5" customFormat="1" ht="145.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="4" t="s">
+    <row r="9" spans="1:23" s="55" customFormat="1" ht="145.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="B9" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="C9" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="D9" s="4" t="s">
+      <c r="D9" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="E9" s="8" t="s">
+      <c r="E9" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="F9" s="4" t="s">
+      <c r="F9" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="G9" s="4" t="s">
+      <c r="G9" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="H9" s="7" t="s">
+      <c r="H9" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="I9" s="8" t="s">
+      <c r="I9" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="J9" s="8" t="s">
+      <c r="J9" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="K9" s="8" t="s">
+      <c r="K9" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="L9" s="8" t="s">
+      <c r="L9" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="M9" s="8" t="s">
+      <c r="M9" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="N9" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="O9" s="7" t="s">
+      <c r="O9" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="P9" s="7" t="s">
+      <c r="P9" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="Q9" s="4" t="s">
+      <c r="Q9" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="R9" s="4" t="s">
+      <c r="R9" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="S9" s="4" t="s">
+      <c r="S9" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="T9" s="8" t="s">
+      <c r="T9" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="U9" s="4" t="s">
+      <c r="U9" s="56" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:23" x14ac:dyDescent="0.2">
       <c r="R10" s="3"/>
     </row>
     <row r="11" spans="1:23" s="2" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="17">
+      <c r="A11" s="13">
         <v>1</v>
       </c>
-      <c r="B11" s="18" t="s">
+      <c r="B11" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C11" s="20" t="s">
+      <c r="C11" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D11" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G11" s="20"/>
+      <c r="H11" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="I11" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="19"/>
+      <c r="K11" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="L11" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="15">
+        <v>30</v>
+      </c>
+      <c r="N11" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O11" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P11" s="15"/>
+      <c r="Q11" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R11" s="20"/>
+      <c r="S11" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T11" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U11" s="15"/>
+      <c r="V11" s="12"/>
+    </row>
+    <row r="12" spans="1:23" s="2" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="13">
+        <v>2</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D12" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F12" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G12" s="20"/>
+      <c r="H12" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="19"/>
+      <c r="K12" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="L12" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M12" s="15">
+        <v>30</v>
+      </c>
+      <c r="N12" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O12" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P12" s="15"/>
+      <c r="Q12" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R12" s="20"/>
+      <c r="S12" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T12" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U12" s="15"/>
+      <c r="V12" s="12"/>
+    </row>
+    <row r="13" spans="1:23" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="13">
+        <v>3</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D13" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F13" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G13" s="20"/>
+      <c r="H13" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="19"/>
+      <c r="K13" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M13" s="15">
+        <v>30</v>
+      </c>
+      <c r="N13" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O13" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P13" s="15"/>
+      <c r="Q13" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R13" s="20"/>
+      <c r="S13" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="T13" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U13" s="15"/>
+      <c r="V13" s="12"/>
+    </row>
+    <row r="14" spans="1:23" s="2" customFormat="1" ht="98.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="13">
+        <v>4</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="20"/>
+      <c r="H14" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="19"/>
+      <c r="K14" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="L14" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M14" s="15">
+        <v>30</v>
+      </c>
+      <c r="N14" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O14" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P14" s="15"/>
+      <c r="Q14" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R14" s="20"/>
+      <c r="S14" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="T14" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U14" s="15"/>
+      <c r="V14" s="12"/>
+    </row>
+    <row r="15" spans="1:23" s="2" customFormat="1" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="13">
+        <v>5</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="17"/>
+      <c r="D15" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F15" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" s="20"/>
+      <c r="H15" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="I15" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="19"/>
+      <c r="K15" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="L15" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M15" s="15">
+        <v>30</v>
+      </c>
+      <c r="N15" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O15" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P15" s="15"/>
+      <c r="Q15" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R15" s="20"/>
+      <c r="S15" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="T15" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U15" s="15"/>
+      <c r="V15" s="12"/>
+    </row>
+    <row r="16" spans="1:23" s="2" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="13">
+        <v>6</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E16" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" s="20"/>
+      <c r="H16" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="19"/>
+      <c r="K16" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="L16" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M16" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="N16" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O16" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P16" s="15"/>
+      <c r="Q16" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R16" s="20"/>
+      <c r="S16" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="T16" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U16" s="15"/>
+      <c r="V16" s="12"/>
+    </row>
+    <row r="17" spans="1:22" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="13">
+        <v>7</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="29" t="s">
+        <v>90</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E17" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="F17" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="G17" s="20"/>
+      <c r="H17" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="I17" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="J17" s="16"/>
+      <c r="K17" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="L17" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M17" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="N17" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O17" s="15"/>
+      <c r="P17" s="15"/>
+      <c r="Q17" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R17" s="17"/>
+      <c r="S17" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="T17" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U17" s="15"/>
+      <c r="V17" s="12"/>
+    </row>
+    <row r="18" spans="1:22" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="13">
+        <v>8</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="28"/>
+      <c r="D18" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E18" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="F18" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" s="20"/>
+      <c r="H18" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="N18" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P18" s="15"/>
+      <c r="Q18" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="R18" s="17"/>
+      <c r="S18" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="T18" s="15"/>
+      <c r="U18" s="15"/>
+      <c r="V18" s="12"/>
+    </row>
+    <row r="19" spans="1:22" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="13">
+        <v>9</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="F19" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="G19" s="20"/>
+      <c r="H19" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="I19" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="J19" s="16"/>
+      <c r="K19" s="16"/>
+      <c r="L19" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M19" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="N19" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O19" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P19" s="15"/>
+      <c r="Q19" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="R19" s="17"/>
+      <c r="S19" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="T19" s="15"/>
+      <c r="U19" s="15"/>
+      <c r="V19" s="12"/>
+    </row>
+    <row r="20" spans="1:22" s="2" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="13">
+        <v>10</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E20" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="F20" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="G20" s="20"/>
+      <c r="H20" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="K20" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="L20" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="N20" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O20" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P20" s="15"/>
+      <c r="Q20" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="R20" s="17"/>
+      <c r="S20" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="T20" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U20" s="15"/>
+      <c r="V20" s="12"/>
+    </row>
+    <row r="21" spans="1:22" s="2" customFormat="1" ht="135" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="13">
+        <v>11</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="15"/>
+      <c r="H21" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="20" t="s">
+        <v>109</v>
+      </c>
+      <c r="J21" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="K21" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="L21" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="M21" s="15">
+        <v>10</v>
+      </c>
+      <c r="N21" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O21" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P21" s="15"/>
+      <c r="Q21" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R21" s="17"/>
+      <c r="S21" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="T21" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U21" s="15"/>
+      <c r="V21" s="12"/>
+    </row>
+    <row r="22" spans="1:22" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="13">
+        <v>13</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="F22" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G22" s="15"/>
+      <c r="H22" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="I22" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="J22" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K22" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="L22" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M22" s="15">
+        <v>30</v>
+      </c>
+      <c r="N22" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O22" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P22" s="15"/>
+      <c r="Q22" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R22" s="17"/>
+      <c r="S22" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T22" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U22" s="15"/>
+      <c r="V22" s="12"/>
+    </row>
+    <row r="23" spans="1:22" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="13">
+        <v>14</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E23" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="F23" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G23" s="15"/>
+      <c r="H23" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="I23" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="L23" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M23" s="15">
+        <v>30</v>
+      </c>
+      <c r="N23" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O23" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P23" s="15"/>
+      <c r="Q23" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R23" s="17"/>
+      <c r="S23" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="T23" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U23" s="15"/>
+      <c r="V23" s="12"/>
+    </row>
+    <row r="24" spans="1:22" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="13">
+        <v>15</v>
+      </c>
+      <c r="B24" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="F24" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G24" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="H24" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="15"/>
+      <c r="K24" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="L24" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M24" s="15">
+        <v>30</v>
+      </c>
+      <c r="N24" s="17"/>
+      <c r="O24" s="17"/>
+      <c r="P24" s="17"/>
+      <c r="Q24" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R24" s="17"/>
+      <c r="S24" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="T24" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U24" s="15"/>
+      <c r="V24" s="12"/>
+    </row>
+    <row r="25" spans="1:22" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="13">
+        <v>16</v>
+      </c>
+      <c r="B25" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E25" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="F25" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G25" s="15"/>
+      <c r="H25" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="J25" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K25" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="L25" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M25" s="15">
+        <v>30</v>
+      </c>
+      <c r="N25" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O25" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P25" s="15"/>
+      <c r="Q25" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R25" s="17"/>
+      <c r="S25" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T25" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U25" s="15"/>
+      <c r="V25" s="12"/>
+    </row>
+    <row r="26" spans="1:22" s="2" customFormat="1" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="13">
+        <v>18</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" s="15"/>
+      <c r="D26" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="E26" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F26" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G26" s="15"/>
+      <c r="H26" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="J26" s="15"/>
+      <c r="K26" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="L26" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M26" s="15">
+        <v>30</v>
+      </c>
+      <c r="N26" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O26" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P26" s="15"/>
+      <c r="Q26" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R26" s="17"/>
+      <c r="S26" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T26" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U26" s="15"/>
+      <c r="V26" s="12"/>
+    </row>
+    <row r="27" spans="1:22" ht="95.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="13">
+        <v>19</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="C27" s="9"/>
+      <c r="D27" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="E27" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F27" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G27" s="15"/>
+      <c r="H27" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I27" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="J27" s="15"/>
+      <c r="K27" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="L27" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M27" s="15">
+        <v>30</v>
+      </c>
+      <c r="N27" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O27" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P27" s="15"/>
+      <c r="Q27" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R27" s="17"/>
+      <c r="S27" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T27" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U27" s="22"/>
+    </row>
+    <row r="28" spans="1:22" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="13">
+        <v>20</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C28" s="9"/>
+      <c r="D28" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F28" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G28" s="15"/>
+      <c r="H28" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="J28" s="15"/>
+      <c r="K28" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="L28" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M28" s="15">
+        <v>30</v>
+      </c>
+      <c r="N28" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O28" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P28" s="15"/>
+      <c r="Q28" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R28" s="17"/>
+      <c r="S28" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T28" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U28" s="22"/>
+    </row>
+    <row r="29" spans="1:22" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="13">
+        <v>21</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="D29" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F29" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G29" s="15"/>
+      <c r="H29" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="J29" s="15"/>
+      <c r="K29" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="L29" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M29" s="15">
+        <v>30</v>
+      </c>
+      <c r="N29" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O29" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P29" s="15"/>
+      <c r="Q29" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="R29" s="17"/>
+      <c r="S29" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T29" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U29" s="22"/>
+    </row>
+    <row r="30" spans="1:22" ht="91.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="13">
+        <v>22</v>
+      </c>
+      <c r="B30" s="24" t="s">
         <v>79</v>
       </c>
-      <c r="D11" s="20" t="s">
-[...9 lines deleted...]
-      <c r="H11" s="23" t="s">
+      <c r="C30" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="D30" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="E30" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F30" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G30" s="15"/>
+      <c r="H30" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="I11" s="23" t="s">
-[...9 lines deleted...]
-      <c r="M11" s="19">
+      <c r="I30" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="J30" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K30" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="L30" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="M30" s="15">
         <v>30</v>
       </c>
-      <c r="N11" s="19" t="s">
-[...6 lines deleted...]
-      <c r="Q11" s="19" t="s">
+      <c r="N30" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O30" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P30" s="15"/>
+      <c r="Q30" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R11" s="24"/>
-      <c r="S11" s="19" t="s">
+      <c r="R30" s="17"/>
+      <c r="S30" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="T11" s="19" t="s">
+      <c r="T30" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="U11" s="19"/>
-[...22 lines deleted...]
-      <c r="H12" s="23" t="s">
+      <c r="U30" s="22"/>
+    </row>
+    <row r="31" spans="1:22" ht="104.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="21">
+        <v>22</v>
+      </c>
+      <c r="B31" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="C31" s="27" t="s">
+        <v>88</v>
+      </c>
+      <c r="D31" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="E31" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F31" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G31" s="15"/>
+      <c r="H31" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="I12" s="23" t="s">
-[...9 lines deleted...]
-      <c r="M12" s="19">
+      <c r="I31" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="J31" s="15"/>
+      <c r="K31" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="L31" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="M31" s="15">
         <v>30</v>
       </c>
-      <c r="N12" s="19" t="s">
-[...6 lines deleted...]
-      <c r="Q12" s="19" t="s">
+      <c r="N31" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O31" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P31" s="15"/>
+      <c r="Q31" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R12" s="24"/>
-      <c r="S12" s="19" t="s">
+      <c r="R31" s="17"/>
+      <c r="S31" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="T12" s="19" t="s">
+      <c r="T31" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="U12" s="19"/>
-[...35 lines deleted...]
-      <c r="M13" s="19">
+      <c r="U31" s="22"/>
+    </row>
+    <row r="32" spans="1:22" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="13">
+        <v>23</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C32" s="9"/>
+      <c r="D32" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="E32" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F32" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G32" s="15"/>
+      <c r="H32" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="I32" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="J32" s="15"/>
+      <c r="K32" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="L32" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="M32" s="15">
         <v>30</v>
       </c>
-      <c r="N13" s="19" t="s">
-[...6 lines deleted...]
-      <c r="Q13" s="19" t="s">
+      <c r="N32" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O32" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P32" s="15"/>
+      <c r="Q32" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R13" s="24"/>
-[...3 lines deleted...]
-      <c r="T13" s="19" t="s">
+      <c r="R32" s="17"/>
+      <c r="S32" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T32" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="U13" s="19"/>
-[...1138 lines deleted...]
-    <row r="35" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="U32" s="22"/>
+    </row>
+    <row r="33" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R33" s="3"/>
+    </row>
+    <row r="34" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R34" s="3"/>
+    </row>
+    <row r="35" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R35" s="3"/>
     </row>
-    <row r="36" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="36" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R36" s="3"/>
     </row>
-    <row r="37" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="37" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R37" s="3"/>
     </row>
-    <row r="38" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="38" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R38" s="3"/>
     </row>
-    <row r="39" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="39" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R39" s="3"/>
     </row>
-    <row r="40" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="40" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R40" s="3"/>
     </row>
-    <row r="41" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="41" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R41" s="3"/>
     </row>
-    <row r="42" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="42" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R42" s="3"/>
     </row>
-    <row r="43" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="43" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R43" s="3"/>
     </row>
-    <row r="44" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="44" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R44" s="3"/>
     </row>
-    <row r="45" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="45" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R45" s="3"/>
     </row>
-    <row r="46" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="46" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R46" s="3"/>
     </row>
-    <row r="47" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="47" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R47" s="3"/>
     </row>
-    <row r="48" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="48" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R48" s="3"/>
     </row>
     <row r="49" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R49" s="3"/>
     </row>
     <row r="50" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R50" s="3"/>
     </row>
     <row r="51" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R51" s="3"/>
     </row>
     <row r="52" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R52" s="3"/>
     </row>
     <row r="53" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R53" s="3"/>
     </row>
     <row r="54" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R54" s="3"/>
     </row>
     <row r="55" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R55" s="3"/>
     </row>
     <row r="56" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R56" s="3"/>
@@ -3536,76 +3429,73 @@
       <c r="R248" s="3"/>
     </row>
     <row r="249" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R249" s="3"/>
     </row>
     <row r="250" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R250" s="3"/>
     </row>
     <row r="251" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R251" s="3"/>
     </row>
     <row r="252" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R252" s="3"/>
     </row>
     <row r="253" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R253" s="3"/>
     </row>
     <row r="254" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R254" s="3"/>
     </row>
     <row r="255" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R255" s="3"/>
     </row>
     <row r="256" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R256" s="3"/>
-    </row>
-[...4 lines deleted...]
-      <c r="R258" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="O6:V6"/>
     <mergeCell ref="B7:U7"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="I6:L6"/>
     <mergeCell ref="I3:L5"/>
     <mergeCell ref="E2:W2"/>
     <mergeCell ref="M3:N6"/>
     <mergeCell ref="O3:V5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="I21" r:id="rId1" xr:uid="{9B5C21E0-EA51-4829-90FE-78D7DE61838E}"/>
+  </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="50" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="50" orientation="landscape" cellComments="asDisplayed" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L1 - 2: Nel caso la cella sia vuota, il procedimento si conclude con il provvedimento espresso&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>