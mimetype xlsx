--- v1 (2026-05-31)
+++ v2 (2026-09-16)
@@ -1,70 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Utente07\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Utente07\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{ABCA7E6C-9C5E-4439-B989-1C04FC3FD555}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2DBA3FD0-40BE-40AA-BA11-3A337F1953F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="484" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ALLEGATO 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'ALLEGATO 1'!$2:$9</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="A14" i="1" l="1"/>
+  <c r="A15" i="1" s="1"/>
+  <c r="A16" i="1" s="1"/>
+  <c r="A17" i="1" s="1"/>
+  <c r="A18" i="1" s="1"/>
+  <c r="A19" i="1" s="1"/>
+  <c r="A20" i="1" s="1"/>
+  <c r="A21" i="1" s="1"/>
+  <c r="A22" i="1" s="1"/>
+  <c r="A23" i="1" s="1"/>
+  <c r="A24" i="1" s="1"/>
+  <c r="A25" i="1" s="1"/>
+  <c r="A26" i="1" s="1"/>
+  <c r="A27" i="1" s="1"/>
+  <c r="A28" i="1" s="1"/>
+  <c r="A29" i="1" s="1"/>
+  <c r="A30" i="1" s="1"/>
+  <c r="A31" i="1" s="1"/>
+  <c r="A13" i="1"/>
+  <c r="A12" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="120">
   <si>
     <t>descrizione procedimento</t>
   </si>
   <si>
     <t>riferimenti normativi</t>
   </si>
   <si>
     <t>modalità per effettuazione pagamenti</t>
   </si>
   <si>
     <t>risultati delle indagini di customer satisfaction</t>
   </si>
   <si>
     <t>modulistica e indicazioni per presentazione istanze</t>
   </si>
   <si>
     <t>nr</t>
   </si>
   <si>
     <t>elenco allegati  all'istanza</t>
   </si>
   <si>
     <t>termine per l'adozione del provvedimento espresso</t>
   </si>
   <si>
@@ -191,59 +230,53 @@
   <si>
     <t>Servizio</t>
   </si>
   <si>
     <t>SERVIZIO 2 - Finanziario - Tributi - Personale - Servizi Sociali - Amministrazione generale - Segreteria</t>
   </si>
   <si>
     <t>Servizio detentore degli atti</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Richiesta in carta libera attestante le motivazioni ed il fine della richiesta</t>
   </si>
   <si>
     <t>Ufficio protocollo o ufficio detentore degli atti</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t xml:space="preserve">Azione sostitutiva </t>
   </si>
   <si>
-    <t>Direttamente all'ufficio comunale, mediante versamento presso il Tesoriere, conto corrente postale o bonifico bancario</t>
-[...1 lines deleted...]
-  <si>
     <t>Segretario Comunale</t>
   </si>
   <si>
-    <t>Rilascio copie di atti informali (non autenticate) o copie conformi all'originale per i quali è necessario acquisire l'assenso degli interessati</t>
-[...1 lines deleted...]
-  <si>
     <t>Rilascio copie di atti informali (non autenticate) o copie conformi all'originale per i quali non è necessario acquisire l'assenso degli interessati</t>
   </si>
   <si>
     <t>Presa visione degli atti per i quali è necessario acquisire l'assenso degli interessati</t>
   </si>
   <si>
     <t>non previsto</t>
   </si>
   <si>
     <t>Presa visione degli atti per i quali non è necessario acquisire l'assenso degli interessati</t>
   </si>
   <si>
     <t>Reclami generici</t>
   </si>
   <si>
     <t>Servizio pertinente</t>
   </si>
   <si>
     <t>Rimborso somme non dovute</t>
   </si>
   <si>
     <t>Pagamento fatture</t>
   </si>
   <si>
     <t>Servizio Finanziario</t>
@@ -281,114 +314,105 @@
   <si>
     <t>Servizi Sociali</t>
   </si>
   <si>
     <t>Responsabile dei Servizi Sociali</t>
   </si>
   <si>
     <t>Certificazione ISEE</t>
   </si>
   <si>
     <t>Servizi sociali</t>
   </si>
   <si>
     <t>Richiesta assistenza domiciliare anziani</t>
   </si>
   <si>
     <t xml:space="preserve">SI </t>
   </si>
   <si>
     <t>Richiesta in carta libera  - Certificazione ISEE</t>
   </si>
   <si>
     <t>Richiesta assegno maternità e nucleo familiare</t>
   </si>
   <si>
-    <t>Richiesta compilata tramite il sito www.inps.it</t>
-[...1 lines deleted...]
-  <si>
     <t>Richiesta contributi economici</t>
   </si>
   <si>
     <t>Giunta Comunale</t>
   </si>
   <si>
     <t>Responsabile del Servizio 2</t>
   </si>
   <si>
     <t>Resposabile di Procedimento</t>
   </si>
   <si>
     <t>Luisa Maria Scarani</t>
   </si>
   <si>
     <t>Email c.calatroni@comune.santa-maria-della-versa.pv.it</t>
   </si>
   <si>
     <t>Email lm.scarani@comune.santa-maria-della-versa.pv.it</t>
   </si>
   <si>
     <t xml:space="preserve">Contatti: Palazzo Municipale - Piazza Ammiraglio Faravelli n. 1 - Santa Maria della Versa (PV)  - Telefono 0385/278220 - Fax 0385/79622 </t>
   </si>
   <si>
     <t>Responsabile del Servizio P.O.</t>
   </si>
   <si>
-    <t xml:space="preserve">Versamento mediante bollettino postale </t>
-[...1 lines deleted...]
-  <si>
     <t>INDIVIDUAZIONE DEL SOGGETTO CON POTERE SOSTITUTIVO IN CASO DI INERZIA DEL RESPONSABILE DEL PROCEDIMENTO (ART. 2 COMMA 9 BIS DELLA LEGGE 241/1990, COSÌ COME MODIFICATO DALL'ART. 1 D.L. N. 5/2012 - LEGGE N. 35/2012).</t>
   </si>
   <si>
     <t>Direttamente presso l'ufficio, mediante telefono, fax o posta elettronica</t>
   </si>
   <si>
     <t>180 gg. o in alternativa i termini di legge previsti da specifiche normative</t>
   </si>
   <si>
     <t>30 gg. o diverso termine indicato in fattura. Compatibilmente con le disponibilità liquide dell'Ente</t>
   </si>
   <si>
     <t>L. 241/90 e s.m.i.</t>
   </si>
   <si>
     <t>Richiesta assistenza domiciliare minori</t>
   </si>
   <si>
     <t>Richiesta permessi per studio</t>
   </si>
   <si>
     <t>Richiesta congedi parentali</t>
   </si>
   <si>
     <t>Richiesta permessi ex L. 104/92</t>
   </si>
   <si>
     <t>Servizio Personale</t>
-  </si>
-[...1 lines deleted...]
-    <t>Modulistica apposita prevista da INPS</t>
   </si>
   <si>
     <t>Avvio pratica cessione del quinto e piccolo prestito</t>
   </si>
   <si>
     <t>Rilascio di certificati di servizio ad uso previdenziale</t>
   </si>
   <si>
     <t>L. 104/92</t>
   </si>
   <si>
     <t>Gestione permessi amministratori</t>
   </si>
   <si>
     <t xml:space="preserve">Richiesta in carta libera  </t>
   </si>
   <si>
     <t>Richiesta in carta libera e documentazione situazione di handicap</t>
   </si>
   <si>
     <t>D. Lgs. 267/2000 art. 80</t>
   </si>
   <si>
     <t>Gestione certicazioni fiscali, modelli CUD, certificazioni professionisti</t>
   </si>
@@ -436,138 +460,175 @@
     <t>Direttamente presso l'ufficio o posta elettronica</t>
   </si>
   <si>
     <t>Segretario Comunale - Dott.ssa Sabrina Siliberto                      Email: segretario@comune.santa-maria-della-versa.pv.it - Tel. 0385/278220-278011</t>
   </si>
   <si>
     <t>Direttamente presso l'ufficio, mediante telefono o posta elettronica</t>
   </si>
   <si>
     <t>Direttamente presso l'ufficio, mediante telefono, o posta elettronica</t>
   </si>
   <si>
     <t xml:space="preserve"> documentazione situazione di handicap</t>
   </si>
   <si>
     <t>Richiesta in carta libera del datore idi lavoro</t>
   </si>
   <si>
     <t>Richiesta in carta libera</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.arera.it/fileadmin/allegati/consumatori/Bonus/modulo_B.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">Richiesta in carta libera </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richiesta compilata tramite il sito www.inps.it </t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>documento d'identità</t>
+  </si>
+  <si>
+    <t>Ricevuta di pagamento, documento d'identità</t>
+  </si>
+  <si>
+    <t>Certificazione ISEE, documento d'identità, permesso di soggiorno</t>
+  </si>
+  <si>
+    <t>Versamento mediante modello F24</t>
+  </si>
+  <si>
+    <t>Direttamente all'ufficio comunale, mediante versamento presso il Tesoriere, bonifico bancario</t>
+  </si>
+  <si>
+    <t>https://www.inps.it/content/dam/inps-site/pdf/allegati/Manuale_Ente_Domanda_online_Prestiti.pdf</t>
+  </si>
+  <si>
+    <t>Documentazione realtiva alla frequenza del corso di studi</t>
+  </si>
+  <si>
+    <t>Art. 45 CCNL</t>
+  </si>
+  <si>
+    <t>Non è prevista l'attivazione di servizi on line</t>
+  </si>
+  <si>
+    <t>In relazione alla tipoligia di richiesta: Certificazione ISEE, documento d'identità</t>
+  </si>
+  <si>
+    <t>regolamento per le concessioni di contributi, sussidi, sovvenzioni ed ausili finanziari</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richiesta in carta libera attestante le motivazioni ed il fine della richiesta. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...3 lines deleted...]
-    <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -634,61 +695,50 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -742,233 +792,222 @@
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="2" xr:uid="{723623CD-0750-4FF3-A696-B5000C22C1BE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1213,261 +1252,261 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arera.it/fileadmin/allegati/consumatori/Bonus/modulo_B.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inps.it/content/dam/inps-site/pdf/allegati/Manuale_Ente_Domanda_online_Prestiti.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arera.it/fileadmin/allegati/consumatori/Bonus/modulo_B.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:W256"/>
+  <dimension ref="A2:W255"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B28" sqref="B28"/>
+      <selection pane="bottomLeft" activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="38" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="1" customWidth="1"/>
     <col min="6" max="8" width="15.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="15.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="15.7109375" style="1" customWidth="1"/>
-    <col min="18" max="18" width="7.7109375" style="1" customWidth="1"/>
+    <col min="18" max="18" width="13.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="19.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="14.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:23" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="7"/>
-      <c r="C2" s="36" t="s">
+      <c r="C2" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="D2" s="36"/>
-      <c r="E2" s="42" t="s">
+      <c r="D2" s="34"/>
+      <c r="E2" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="F2" s="43"/>
-[...16 lines deleted...]
-      <c r="W2" s="43"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
     </row>
     <row r="3" spans="1:23" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="5" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="D3" s="37"/>
+        <v>66</v>
+      </c>
+      <c r="C3" s="35" t="s">
+        <v>92</v>
+      </c>
+      <c r="D3" s="35"/>
       <c r="E3" s="10" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="11"/>
-      <c r="I3" s="40" t="s">
-[...19 lines deleted...]
-      <c r="W3" s="30"/>
+      <c r="I3" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="N3" s="43"/>
+      <c r="O3" s="46" t="s">
+        <v>95</v>
+      </c>
+      <c r="P3" s="47"/>
+      <c r="Q3" s="47"/>
+      <c r="R3" s="47"/>
+      <c r="S3" s="47"/>
+      <c r="T3" s="47"/>
+      <c r="U3" s="47"/>
+      <c r="V3" s="48"/>
+      <c r="W3" s="24"/>
     </row>
     <row r="4" spans="1:23" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C4" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="D4" s="35"/>
+      <c r="E4" s="8" t="s">
         <v>64</v>
-      </c>
-[...5 lines deleted...]
-        <v>67</v>
       </c>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="9"/>
-      <c r="I4" s="38"/>
-[...13 lines deleted...]
-      <c r="W4" s="30"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="43"/>
+      <c r="O4" s="49"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="24"/>
     </row>
     <row r="5" spans="1:23" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="5" t="s">
-        <v>96</v>
-[...4 lines deleted...]
-      <c r="D5" s="37"/>
+        <v>91</v>
+      </c>
+      <c r="C5" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D5" s="35"/>
       <c r="E5" s="8" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="9"/>
-      <c r="I5" s="38"/>
-[...13 lines deleted...]
-      <c r="W5" s="30"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="42"/>
+      <c r="N5" s="43"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="50"/>
+      <c r="Q5" s="50"/>
+      <c r="R5" s="50"/>
+      <c r="S5" s="50"/>
+      <c r="T5" s="50"/>
+      <c r="U5" s="50"/>
+      <c r="V5" s="51"/>
+      <c r="W5" s="24"/>
     </row>
     <row r="6" spans="1:23" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="38" t="s">
-[...26 lines deleted...]
-      <c r="W6" s="30"/>
+      <c r="B6" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="29" t="s">
+        <v>90</v>
+      </c>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="31"/>
+      <c r="W6" s="24"/>
     </row>
     <row r="7" spans="1:23" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="34" t="s">
+      <c r="B7" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="C7" s="35"/>
-[...17 lines deleted...]
-      <c r="U7" s="35"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="33"/>
+      <c r="I7" s="33"/>
+      <c r="J7" s="33"/>
+      <c r="K7" s="33"/>
+      <c r="L7" s="33"/>
+      <c r="M7" s="33"/>
+      <c r="N7" s="33"/>
+      <c r="O7" s="33"/>
+      <c r="P7" s="33"/>
+      <c r="Q7" s="33"/>
+      <c r="R7" s="33"/>
+      <c r="S7" s="33"/>
+      <c r="T7" s="33"/>
+      <c r="U7" s="33"/>
     </row>
     <row r="8" spans="1:23" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4">
         <v>1</v>
       </c>
       <c r="B8" s="6">
         <v>2</v>
       </c>
       <c r="C8" s="4">
         <v>3</v>
       </c>
       <c r="D8" s="4">
         <v>4</v>
       </c>
       <c r="E8" s="4">
         <v>5</v>
       </c>
       <c r="F8" s="4">
         <v>6</v>
       </c>
       <c r="G8" s="4">
         <v>7</v>
       </c>
       <c r="H8" s="4">
         <v>8</v>
@@ -1490,1317 +1529,1492 @@
       <c r="N8" s="4">
         <v>14</v>
       </c>
       <c r="O8" s="4">
         <v>15</v>
       </c>
       <c r="P8" s="4">
         <v>16</v>
       </c>
       <c r="Q8" s="4">
         <v>17</v>
       </c>
       <c r="R8" s="4">
         <v>18</v>
       </c>
       <c r="S8" s="4">
         <v>19</v>
       </c>
       <c r="T8" s="4">
         <v>20</v>
       </c>
       <c r="U8" s="4">
         <v>21</v>
       </c>
     </row>
-    <row r="9" spans="1:23" s="55" customFormat="1" ht="145.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="54" t="s">
+    <row r="9" spans="1:23" s="26" customFormat="1" ht="145.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="56" t="s">
+      <c r="B9" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="56" t="s">
+      <c r="C9" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="D9" s="56" t="s">
+      <c r="D9" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="E9" s="56" t="s">
+      <c r="E9" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="F9" s="56" t="s">
+      <c r="F9" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="G9" s="56" t="s">
+      <c r="G9" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="H9" s="56" t="s">
+      <c r="H9" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="I9" s="56" t="s">
+      <c r="I9" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="J9" s="56" t="s">
+      <c r="J9" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="K9" s="56" t="s">
+      <c r="K9" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="L9" s="56" t="s">
+      <c r="L9" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="M9" s="56" t="s">
+      <c r="M9" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="N9" s="56" t="s">
+      <c r="N9" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="O9" s="56" t="s">
+      <c r="O9" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="P9" s="56" t="s">
+      <c r="P9" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="Q9" s="56" t="s">
+      <c r="Q9" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="R9" s="56" t="s">
+      <c r="R9" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="S9" s="56" t="s">
+      <c r="S9" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="T9" s="56" t="s">
+      <c r="T9" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="U9" s="56" t="s">
+      <c r="U9" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:23" x14ac:dyDescent="0.2">
       <c r="R10" s="3"/>
     </row>
-    <row r="11" spans="1:23" s="2" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:23" s="2" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="13">
         <v>1</v>
       </c>
       <c r="B11" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C11" s="16" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D11" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F11" s="16" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="H11" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="G11" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H11" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="I11" s="19" t="s">
+      <c r="I11" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="19"/>
-      <c r="K11" s="19" t="s">
+      <c r="J11" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="K11" s="18" t="s">
         <v>27</v>
       </c>
       <c r="L11" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M11" s="15">
         <v>30</v>
       </c>
       <c r="N11" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O11" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P11" s="15"/>
+      <c r="P11" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q11" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R11" s="20"/>
+      <c r="R11" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S11" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="T11" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="T11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="U11" s="15"/>
+      <c r="U11" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="V11" s="12"/>
     </row>
-    <row r="12" spans="1:23" s="2" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:23" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13">
+        <f>A11+1</f>
         <v>2</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F12" s="16" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="H12" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="G12" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H12" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="I12" s="19" t="s">
+      <c r="I12" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="19"/>
-      <c r="K12" s="19" t="s">
+      <c r="J12" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="K12" s="18" t="s">
         <v>27</v>
       </c>
       <c r="L12" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M12" s="15">
         <v>30</v>
       </c>
       <c r="N12" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O12" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P12" s="15"/>
+      <c r="P12" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q12" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R12" s="20"/>
+      <c r="R12" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S12" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="T12" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="T12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="U12" s="15"/>
+      <c r="U12" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="V12" s="12"/>
     </row>
-    <row r="13" spans="1:23" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:23" s="2" customFormat="1" ht="98.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="13">
+        <f t="shared" ref="A13:A31" si="0">A12+1</f>
         <v>3</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="16" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F13" s="16" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="H13" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="G13" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H13" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="I13" s="19" t="s">
+      <c r="I13" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="19"/>
-      <c r="K13" s="19" t="s">
+      <c r="J13" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="K13" s="18" t="s">
         <v>27</v>
       </c>
       <c r="L13" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M13" s="15">
         <v>30</v>
       </c>
       <c r="N13" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O13" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P13" s="15"/>
+      <c r="P13" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q13" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R13" s="20"/>
+      <c r="R13" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S13" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="T13" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U13" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="V13" s="12"/>
+    </row>
+    <row r="14" spans="1:23" s="2" customFormat="1" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="13">
+        <f t="shared" si="0"/>
+        <v>4</v>
+      </c>
+      <c r="B14" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="T13" s="15" t="s">
-[...9 lines deleted...]
-      <c r="B14" s="14" t="s">
+      <c r="C14" s="17"/>
+      <c r="D14" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="C14" s="16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F14" s="16" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="H14" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H14" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="I14" s="19" t="s">
+      <c r="I14" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="19"/>
-      <c r="K14" s="19" t="s">
+      <c r="J14" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="K14" s="18" t="s">
         <v>27</v>
       </c>
       <c r="L14" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M14" s="15">
         <v>30</v>
       </c>
       <c r="N14" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O14" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P14" s="15"/>
+      <c r="P14" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q14" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R14" s="20"/>
+      <c r="R14" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S14" s="15" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="T14" s="15" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U14" s="15"/>
+        <v>30</v>
+      </c>
+      <c r="U14" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="V14" s="12"/>
     </row>
-    <row r="15" spans="1:23" s="2" customFormat="1" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:23" s="2" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="13">
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="C15" s="17"/>
+      <c r="C15" s="15"/>
       <c r="D15" s="15" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E15" s="16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F15" s="16" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="H15" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H15" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="I15" s="19" t="s">
+      <c r="I15" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="19"/>
-      <c r="K15" s="19" t="s">
+      <c r="J15" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="K15" s="18" t="s">
         <v>27</v>
       </c>
       <c r="L15" s="15" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>68</v>
+      </c>
+      <c r="M15" s="15" t="s">
+        <v>69</v>
       </c>
       <c r="N15" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O15" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P15" s="15"/>
+      <c r="P15" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q15" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R15" s="20"/>
+      <c r="R15" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S15" s="15" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="T15" s="15" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U15" s="15"/>
+        <v>30</v>
+      </c>
+      <c r="U15" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="V15" s="12"/>
     </row>
-    <row r="16" spans="1:23" s="2" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:23" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13">
+        <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="B16" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="D16" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="15"/>
-[...18 lines deleted...]
-        <v>27</v>
+      <c r="E16" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H16" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="I16" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="J16" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="K16" s="18" t="s">
+        <v>42</v>
       </c>
       <c r="L16" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M16" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N16" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="O16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="15"/>
+      <c r="O16" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="P16" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q16" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R16" s="20"/>
+      <c r="R16" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S16" s="15" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="T16" s="15" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U16" s="15"/>
+        <v>30</v>
+      </c>
+      <c r="U16" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="V16" s="12"/>
     </row>
     <row r="17" spans="1:22" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13">
+        <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="B17" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="28"/>
+      <c r="D17" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="29" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="15" t="s">
+      <c r="F17" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H17" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="I17" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="E17" s="19" t="s">
-[...13 lines deleted...]
-      <c r="K17" s="19" t="s">
+      <c r="J17" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="K17" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="L17" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="M17" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="L17" s="15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N17" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="O17" s="15"/>
-      <c r="P17" s="15"/>
+      <c r="O17" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P17" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q17" s="15" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="R17" s="17"/>
+        <v>45</v>
+      </c>
+      <c r="R17" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S17" s="15" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="U17" s="15"/>
+        <v>111</v>
+      </c>
+      <c r="T17" s="15"/>
+      <c r="U17" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="V17" s="12"/>
     </row>
     <row r="18" spans="1:22" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13">
+        <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="B18" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="F18" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H18" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="J18" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="K18" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="L18" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="M18" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="N18" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P18" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q18" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="C18" s="28"/>
-[...31 lines deleted...]
-      <c r="Q18" s="15" t="s">
+      <c r="R18" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="S18" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="T18" s="15"/>
+      <c r="U18" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="V18" s="12"/>
+    </row>
+    <row r="19" spans="1:22" s="2" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="13">
+        <f t="shared" si="0"/>
+        <v>9</v>
+      </c>
+      <c r="B19" s="14" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="15" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="E19" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="F19" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G19" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H19" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="I19" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="K19" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="F19" s="19" t="s">
-[...10 lines deleted...]
-      <c r="K19" s="16"/>
       <c r="L19" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M19" s="15" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N19" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O19" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P19" s="15"/>
+      <c r="P19" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q19" s="15" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="R19" s="17"/>
+        <v>45</v>
+      </c>
+      <c r="R19" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S19" s="15" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="U19" s="15"/>
+        <v>33</v>
+      </c>
+      <c r="T19" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U19" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="V19" s="12"/>
     </row>
-    <row r="20" spans="1:22" s="2" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:22" s="2" customFormat="1" ht="135" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="13">
+        <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="C20" s="15"/>
       <c r="D20" s="15" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="E20" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="F20" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="G20" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H20" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="J20" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="K20" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="F20" s="19" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="L20" s="15" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>97</v>
+      </c>
+      <c r="M20" s="15">
+        <v>10</v>
       </c>
       <c r="N20" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O20" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P20" s="15"/>
+      <c r="P20" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q20" s="15" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="R20" s="17"/>
+        <v>29</v>
+      </c>
+      <c r="R20" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S20" s="15" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="T20" s="15" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U20" s="15"/>
+        <v>30</v>
+      </c>
+      <c r="U20" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="V20" s="12"/>
     </row>
-    <row r="21" spans="1:22" s="2" customFormat="1" ht="135" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:22" s="2" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="13">
+        <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="C21" s="15"/>
       <c r="D21" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="F21" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="G21" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H21" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="I21" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J21" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="E21" s="16" t="s">
+      <c r="K21" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="F21" s="16" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="L21" s="15" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="M21" s="15">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="N21" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O21" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P21" s="15"/>
+      <c r="P21" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q21" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R21" s="17"/>
+      <c r="R21" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S21" s="15" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="T21" s="15" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U21" s="15"/>
+        <v>30</v>
+      </c>
+      <c r="U21" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="V21" s="12"/>
     </row>
-    <row r="22" spans="1:22" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:22" s="2" customFormat="1" ht="98.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="13">
-        <v>13</v>
+        <f t="shared" si="0"/>
+        <v>12</v>
       </c>
       <c r="B22" s="14" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C22" s="15"/>
+        <v>57</v>
+      </c>
+      <c r="C22" s="16" t="s">
+        <v>86</v>
+      </c>
       <c r="D22" s="15" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E22" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="F22" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="G22" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H22" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="I22" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="J22" s="16" t="s">
+        <v>110</v>
+      </c>
+      <c r="K22" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="F22" s="16" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="L22" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M22" s="15">
         <v>30</v>
       </c>
       <c r="N22" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O22" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P22" s="15"/>
+      <c r="P22" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q22" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R22" s="17"/>
+      <c r="R22" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S22" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="T22" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="T22" s="15" t="s">
-[...2 lines deleted...]
-      <c r="U22" s="15"/>
+      <c r="U22" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="V22" s="12"/>
     </row>
-    <row r="23" spans="1:22" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:22" s="2" customFormat="1" ht="117" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="13">
-        <v>14</v>
+        <f t="shared" si="0"/>
+        <v>13</v>
       </c>
       <c r="B23" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="E23" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="F23" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="G23" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="C23" s="16" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="16" t="s">
+      <c r="H23" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="I23" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="J23" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K23" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="F23" s="16" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="L23" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M23" s="15">
         <v>30</v>
       </c>
-      <c r="N23" s="15" t="s">
-[...5 lines deleted...]
-      <c r="P23" s="15"/>
+      <c r="N23" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="O23" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="P23" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q23" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R23" s="17"/>
+      <c r="R23" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S23" s="15" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="T23" s="15" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U23" s="15"/>
+        <v>30</v>
+      </c>
+      <c r="U23" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="V23" s="12"/>
     </row>
-    <row r="24" spans="1:22" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:22" s="2" customFormat="1" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="13">
-        <v>15</v>
+        <f t="shared" si="0"/>
+        <v>14</v>
       </c>
       <c r="B24" s="14" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="C24" s="15"/>
+        <v>72</v>
+      </c>
+      <c r="C24" s="16" t="s">
+        <v>87</v>
+      </c>
       <c r="D24" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="E24" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="F24" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="G24" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H24" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="I24" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J24" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="E24" s="16" t="s">
+      <c r="K24" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="F24" s="16" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="L24" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M24" s="15">
         <v>30</v>
       </c>
-      <c r="N24" s="17"/>
-[...1 lines deleted...]
-      <c r="P24" s="17"/>
+      <c r="N24" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O24" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P24" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q24" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R24" s="17"/>
+      <c r="R24" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S24" s="15" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="T24" s="15" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U24" s="15"/>
+        <v>30</v>
+      </c>
+      <c r="U24" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="V24" s="12"/>
     </row>
-    <row r="25" spans="1:22" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:22" s="2" customFormat="1" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="13">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B25" s="14" t="s">
+        <f t="shared" si="0"/>
+        <v>15</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" s="15"/>
+      <c r="D25" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="C25" s="16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="16" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="F25" s="16" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="G25" s="15"/>
+        <v>60</v>
+      </c>
+      <c r="G25" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="H25" s="16" t="s">
-        <v>57</v>
-[...8 lines deleted...]
-        <v>55</v>
+        <v>25</v>
+      </c>
+      <c r="I25" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="J25" s="15"/>
+      <c r="K25" s="16" t="s">
+        <v>76</v>
       </c>
       <c r="L25" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M25" s="15">
         <v>30</v>
       </c>
       <c r="N25" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O25" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P25" s="15"/>
+      <c r="P25" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q25" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R25" s="17"/>
+      <c r="R25" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S25" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="T25" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="T25" s="15" t="s">
-[...2 lines deleted...]
-      <c r="U25" s="15"/>
+      <c r="U25" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="V25" s="12"/>
     </row>
-    <row r="26" spans="1:22" s="2" customFormat="1" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:22" ht="95.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="13">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="C26" s="15"/>
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C26" s="13"/>
       <c r="D26" s="16" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E26" s="16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F26" s="16" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="G26" s="15"/>
+        <v>60</v>
+      </c>
+      <c r="G26" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="H26" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="16" t="s">
         <v>81</v>
       </c>
-      <c r="J26" s="15"/>
+      <c r="J26" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="K26" s="16" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="L26" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M26" s="15">
         <v>30</v>
       </c>
       <c r="N26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O26" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P26" s="15"/>
+      <c r="P26" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q26" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R26" s="17"/>
+      <c r="R26" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S26" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="T26" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="T26" s="15" t="s">
-[...5 lines deleted...]
-    <row r="27" spans="1:22" ht="95.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U26" s="16" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="96" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="13">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="C27" s="9"/>
+        <f t="shared" si="0"/>
+        <v>17</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>115</v>
+      </c>
       <c r="D27" s="16" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E27" s="16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F27" s="16" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="G27" s="15"/>
+        <v>60</v>
+      </c>
+      <c r="G27" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="H27" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="16" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="J27" s="15"/>
+        <v>81</v>
+      </c>
+      <c r="J27" s="15" t="s">
+        <v>114</v>
+      </c>
       <c r="K27" s="16" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="L27" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M27" s="15">
         <v>30</v>
       </c>
       <c r="N27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O27" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P27" s="15"/>
+      <c r="P27" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q27" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R27" s="17"/>
+      <c r="R27" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S27" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="T27" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="T27" s="15" t="s">
-[...4 lines deleted...]
-    <row r="28" spans="1:22" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U27" s="16" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="13">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="C28" s="9"/>
+        <f t="shared" si="0"/>
+        <v>18</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="21" t="s">
+        <v>88</v>
+      </c>
       <c r="D28" s="16" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E28" s="16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F28" s="16" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="G28" s="15"/>
+        <v>60</v>
+      </c>
+      <c r="G28" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="H28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="16" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="J28" s="15"/>
       <c r="K28" s="16" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="L28" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M28" s="15">
         <v>30</v>
       </c>
       <c r="N28" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O28" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P28" s="15"/>
+      <c r="P28" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q28" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R28" s="17"/>
+      <c r="R28" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S28" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="T28" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="T28" s="15" t="s">
-[...4 lines deleted...]
-    <row r="29" spans="1:22" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U28" s="16" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="91.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="13">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <f t="shared" si="0"/>
+        <v>19</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="C29" s="21" t="s">
+        <v>79</v>
       </c>
       <c r="D29" s="16" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E29" s="16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F29" s="16" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="G29" s="15"/>
+        <v>60</v>
+      </c>
+      <c r="G29" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="H29" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="16" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="J29" s="15"/>
+        <v>82</v>
+      </c>
+      <c r="J29" s="15" t="s">
+        <v>101</v>
+      </c>
       <c r="K29" s="16" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="L29" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M29" s="15">
         <v>30</v>
       </c>
       <c r="N29" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O29" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P29" s="15"/>
+      <c r="P29" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q29" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R29" s="17"/>
+      <c r="R29" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S29" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="T29" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="T29" s="15" t="s">
-[...4 lines deleted...]
-    <row r="30" spans="1:22" ht="91.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U29" s="16" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="104.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="13">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <f t="shared" si="0"/>
+        <v>20</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="23" t="s">
+        <v>83</v>
       </c>
       <c r="D30" s="16" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E30" s="16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F30" s="16" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="G30" s="15"/>
+        <v>60</v>
+      </c>
+      <c r="G30" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="H30" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="16" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>102</v>
+      </c>
+      <c r="J30" s="16" t="s">
+        <v>107</v>
       </c>
       <c r="K30" s="16" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="L30" s="15" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="M30" s="15">
         <v>30</v>
       </c>
       <c r="N30" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O30" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P30" s="15"/>
+      <c r="P30" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q30" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R30" s="17"/>
+      <c r="R30" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S30" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="T30" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="T30" s="15" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="U30" s="16" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="13">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="13"/>
       <c r="D31" s="16" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E31" s="16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F31" s="16" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="G31" s="15"/>
+        <v>60</v>
+      </c>
+      <c r="G31" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="H31" s="16" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I31" s="16" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="J31" s="15"/>
+        <v>103</v>
+      </c>
+      <c r="J31" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="K31" s="16" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="L31" s="15" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="M31" s="15">
         <v>30</v>
       </c>
       <c r="N31" s="15" t="s">
         <v>28</v>
       </c>
       <c r="O31" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="P31" s="15"/>
+      <c r="P31" s="16" t="s">
+        <v>107</v>
+      </c>
       <c r="Q31" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="R31" s="17"/>
+      <c r="R31" s="15" t="s">
+        <v>116</v>
+      </c>
       <c r="S31" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="T31" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="T31" s="15" t="s">
-[...55 lines deleted...]
-      <c r="U32" s="22"/>
+      <c r="U31" s="16" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="R32" s="3"/>
     </row>
     <row r="33" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R33" s="3"/>
     </row>
     <row r="34" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R34" s="3"/>
     </row>
     <row r="35" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R35" s="3"/>
     </row>
     <row r="36" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R36" s="3"/>
     </row>
     <row r="37" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R37" s="3"/>
     </row>
     <row r="38" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R38" s="3"/>
     </row>
     <row r="39" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R39" s="3"/>
     </row>
     <row r="40" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R40" s="3"/>
     </row>
@@ -3426,76 +3640,74 @@
       <c r="R247" s="3"/>
     </row>
     <row r="248" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R248" s="3"/>
     </row>
     <row r="249" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R249" s="3"/>
     </row>
     <row r="250" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R250" s="3"/>
     </row>
     <row r="251" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R251" s="3"/>
     </row>
     <row r="252" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R252" s="3"/>
     </row>
     <row r="253" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R253" s="3"/>
     </row>
     <row r="254" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R254" s="3"/>
     </row>
     <row r="255" spans="18:18" x14ac:dyDescent="0.2">
       <c r="R255" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="R256" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="O6:V6"/>
     <mergeCell ref="B7:U7"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="I6:L6"/>
     <mergeCell ref="I3:L5"/>
     <mergeCell ref="E2:W2"/>
     <mergeCell ref="M3:N6"/>
     <mergeCell ref="O3:V5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="I21" r:id="rId1" xr:uid="{9B5C21E0-EA51-4829-90FE-78D7DE61838E}"/>
+    <hyperlink ref="I20" r:id="rId1" xr:uid="{9B5C21E0-EA51-4829-90FE-78D7DE61838E}"/>
+    <hyperlink ref="I25" r:id="rId2" xr:uid="{C9AF67BF-A791-4CD5-8667-C288D81A81E5}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="50" orientation="landscape" cellComments="asDisplayed" r:id="rId2"/>
+  <pageSetup paperSize="8" scale="50" orientation="landscape" cellComments="asDisplayed" r:id="rId3"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L1 - 2: Nel caso la cella sia vuota, il procedimento si conclude con il provvedimento espresso&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>